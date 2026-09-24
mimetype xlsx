--- v6 (2026-08-10)
+++ v7 (2026-09-24)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="640" uniqueCount="640">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="637" uniqueCount="637">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Activité principale</t>
   </si>
   <si>
     <t>Activités secondaires</t>
   </si>
   <si>
     <t>Pole d'activité Grand Bureau</t>
   </si>
   <si>
     <t>Département</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Siteweb</t>
   </si>
   <si>
     <t>21H10 MUSIC</t>
   </si>
   <si>
@@ -1127,59 +1127,50 @@
   <si>
     <t>61 Rue Nicolas Chorier, Grenoble, France  38000 Grenoble</t>
   </si>
   <si>
     <t>https://legrillepain.org/</t>
   </si>
   <si>
     <t>LE GRRIZZLI</t>
   </si>
   <si>
     <t>Production de spectacle et/ou booking / Répétition (studios) / Accompagnement d’artistes professionnels et/ou amateurs / Organisation de concerts</t>
   </si>
   <si>
     <t>16 rue Royet  42000 Saint-Etienne</t>
   </si>
   <si>
     <t>LE PAS DE CÔTÉ</t>
   </si>
   <si>
     <t>2 IMPASSE PEYRELEVADE  07200 Mercuer</t>
   </si>
   <si>
     <t>https://lepasdecote-mercuer.fr/</t>
   </si>
   <si>
-    <t>LE PAX</t>
-[...7 lines deleted...]
-  <si>
     <t>LE PÉRISCOPE</t>
   </si>
   <si>
     <t>13, Rue Delandine  69002 Lyon</t>
   </si>
   <si>
     <t>http://www.periscope-lyon.com</t>
   </si>
   <si>
     <t>LE SOLAR</t>
   </si>
   <si>
     <t>Organisation de concerts / Accueil de résidences artistiques / Action culturelle et médiation</t>
   </si>
   <si>
     <t>22, Rue des armuriers   42100 Saint-Étienne</t>
   </si>
   <si>
     <t>http://www.gagajazz.com</t>
   </si>
   <si>
     <t>LE STARTING BLOCK</t>
   </si>
   <si>
     <t>Organisation de concerts / Accompagnement d’artistes professionnels et/ou amateurs / Accueil de résidences artistiques</t>
@@ -1259,113 +1250,92 @@
   <si>
     <t>43 rue Voltaire   69003 Lyon</t>
   </si>
   <si>
     <t>https://www.melbalavraie.com/</t>
   </si>
   <si>
     <t>MISTRAL PALACE</t>
   </si>
   <si>
     <t>12 Rue Pasteur  26000 Valence</t>
   </si>
   <si>
     <t>https://www.mistralpalace.com</t>
   </si>
   <si>
     <t>MIX'ARTS</t>
   </si>
   <si>
     <t>45 rue champ roman  38400 Saint-Martin-d'Hères</t>
   </si>
   <si>
     <t>https://www.mixarts.org</t>
   </si>
   <si>
-    <t>NEOMME</t>
-[...10 lines deleted...]
-  <si>
     <t>NEW FORMS</t>
   </si>
   <si>
     <t>Edition musicale / Accompagnement d’artistes professionnels et/ou amateurs / Management d’artiste / Information-conseil</t>
   </si>
   <si>
     <t>28 rue des Chartreux  69001 Lyon</t>
   </si>
   <si>
     <t>NINKASI MUSIQUES</t>
   </si>
   <si>
     <t>38 place des Pavillons  69007 Lyon</t>
   </si>
   <si>
     <t>https://www.ninkasi.fr/</t>
   </si>
   <si>
     <t>Ô TOTEM LIVE</t>
   </si>
   <si>
     <t>9 Bis, Avenue Général Leclerc   69140 Rillieux-la-Pape</t>
   </si>
   <si>
     <t>https://www.mjcrillieux.com</t>
   </si>
   <si>
     <t>PAYET-MORICE David / DAD IS PLAYING MACHINE</t>
   </si>
   <si>
     <t>62 chemin de Saint-Cyprien   69480 Lachassagne</t>
   </si>
   <si>
     <t>https://www.facebook.com/dadisplayingmachine</t>
   </si>
   <si>
     <t>PELLERIN Aurélie</t>
   </si>
   <si>
     <t>32 BIS rue d'Evon lieu-dit les Gaboureaux 01360 Loyettes</t>
   </si>
   <si>
-    <t>PODIUM</t>
-[...7 lines deleted...]
-  <si>
     <t>POPIETTE</t>
   </si>
   <si>
     <t>Production de spectacle et/ou booking / Accompagnement d’artistes professionnels et/ou amateurs / Management d’artiste</t>
   </si>
   <si>
     <t>11 rue des creuses  42000 Saint-Etienne</t>
   </si>
   <si>
     <t>POURRAT Lucas</t>
   </si>
   <si>
     <t>18 rue Voltaire  42100 Saint-Étienne</t>
   </si>
   <si>
     <t>PREMIER JOUR</t>
   </si>
   <si>
     <t>1 Rue Saint-Eloi  73100 Aix-les-Bains</t>
   </si>
   <si>
     <t>https://www.premier-jour.com</t>
   </si>
   <si>
     <t>PYRAMiiD</t>
@@ -1472,51 +1442,51 @@
   <si>
     <t>SALAMAH PRODUCTIONS</t>
   </si>
   <si>
     <t>4bis Rue Jean Monard  73100 Aix-les-Bains</t>
   </si>
   <si>
     <t>https://www.salamah.fr</t>
   </si>
   <si>
     <t>SALLE LÉO FERRÉ - MJC VIEUX LYON</t>
   </si>
   <si>
     <t>http://www.mjcduvieuxlyon.com/salle-leo-ferre-2/</t>
   </si>
   <si>
     <t>SCHAERBEEK LOVE RECORDS / ÉCRAN TOTAL</t>
   </si>
   <si>
     <t>28 chemin de Chavril  69110  Sainte-Foy-lès-Lyon</t>
   </si>
   <si>
     <t>https://www.ecrantotalmusique.com</t>
   </si>
   <si>
-    <t>SMAC 07</t>
+    <t>SMAC 07 / PÎLE</t>
   </si>
   <si>
     <t>12 Rue Fontanes LA PRESQU'ILE 07100 Annonay</t>
   </si>
   <si>
     <t>https://www.smac07.com</t>
   </si>
   <si>
     <t>SMAC LES ABATTOIRS</t>
   </si>
   <si>
     <t>18 Route de l'Isle d'Abeau  38300 Bourgoin-Jallieu</t>
   </si>
   <si>
     <t>http://www.lesabattoirs.fr</t>
   </si>
   <si>
     <t>SOLA</t>
   </si>
   <si>
     <t>8 place de la mairie  38380 Saint-Pierre-de-Chartreuse</t>
   </si>
   <si>
     <t>https://diamusique.fr</t>
   </si>
@@ -1874,51 +1844,51 @@
   <si>
     <t>67 bis rue de Marseille  69004 LYON</t>
   </si>
   <si>
     <t>https://perfect-pitch.fr/</t>
   </si>
   <si>
     <t>3 FOIS RIEN</t>
   </si>
   <si>
     <t>Organisation de concerts / Accompagnement d’artistes professionnels et/ou amateurs / Organisation de festivals et/ou événements</t>
   </si>
   <si>
     <t>67 Rue Saint-François de Sales  73000 Chambéry</t>
   </si>
   <si>
     <t>https://3foisrien.fr</t>
   </si>
   <si>
     <t>Elles en ont !</t>
   </si>
   <si>
     <t>853 route de Collonge  71250 Cluny</t>
   </si>
   <si>
-    <t>https://www.facebook.com/verdadrecordslabel/</t>
+    <t>https://linktr.ee/elles_en_ont</t>
   </si>
   <si>
     <t>Prost - Antoine</t>
   </si>
   <si>
     <t>Artiste / Action culturelle et médiation</t>
   </si>
   <si>
     <t>13 Rue Henri Barbusse  42000 Saint-Étienne</t>
   </si>
   <si>
     <t>https://linktr.ee/atooone</t>
   </si>
   <si>
     <t>LIVE SET</t>
   </si>
   <si>
     <t>Structures de services et soutien à la filière</t>
   </si>
   <si>
     <t>36 rue Emile Decorps   69100 Villeurbanne</t>
   </si>
   <si>
     <t>https://liveset.fr</t>
   </si>
@@ -1929,50 +1899,71 @@
     <t>Artiste</t>
   </si>
   <si>
     <t xml:space="preserve">42 rue Antonin PERRIN Résidence Les Florianes 69100 Villeurbanne </t>
   </si>
   <si>
     <t>https://indawamusic.com</t>
   </si>
   <si>
     <t>La Bergerie</t>
   </si>
   <si>
     <t>3 rue du Bourg  43500 CRAPONNE SUR ARZON</t>
   </si>
   <si>
     <t>https://www.facebook.com/studiolabergerie/?locale=fr_FR</t>
   </si>
   <si>
     <t>The DARE night</t>
   </si>
   <si>
     <t>6 Avenue Maréchal Randon  38000 Grenoble</t>
   </si>
   <si>
     <t>https://www.thedarenight.com</t>
+  </si>
+  <si>
+    <t>Train de nuit</t>
+  </si>
+  <si>
+    <t>2 boulevard Pierre Mendès France  42000 Saint-Etienne</t>
+  </si>
+  <si>
+    <t>https://www.instagram.com/traindenuit_/</t>
+  </si>
+  <si>
+    <t>FeedBack</t>
+  </si>
+  <si>
+    <t>Accueil de résidences artistiques</t>
+  </si>
+  <si>
+    <t>475 RUE SAINT ELOI   73100 Grésy-sur-Aix</t>
+  </si>
+  <si>
+    <t>https://www.instagram.com/feedbackgresy/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <u/>
       <color rgb="FF0563C1"/>
     </font>
   </fonts>
@@ -2084,119 +2075,118 @@
 <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lacoope.org" TargetMode="External"/>
 <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lacordo.com" TargetMode="External"/>
 <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-curieuse.com" TargetMode="External"/>
 <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lafouleendelire.fr" TargetMode="External"/>
 <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lagrangeasons.com" TargetMode="External"/>
 <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://locomysic.com/" TargetMode="External"/>
 <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapoursuite.fr/" TargetMode="External"/>
 <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lapucealoreille63.fr" TargetMode="External"/>
 <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://larayonne.org/" TargetMode="External"/>
 <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://WWW.LAREINEMAB.ORG" TargetMode="External"/>
 <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lasource-fontaine.fr" TargetMode="External"/>
 <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.la-tannerie.com" TargetMode="External"/>
 <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/labaltere" TargetMode="External"/>
 <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/lelaboduconservatoire/" TargetMode="External"/>
 <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamastrock.com" TargetMode="External"/>
 <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.109montlucon.com" TargetMode="External"/>
 <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.le-brise-glace.com" TargetMode="External"/>
 <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.le-ciel.fr" TargetMode="External"/>
 <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdaprod.com" TargetMode="External"/>
 <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecriducharbon.fr" TargetMode="External"/>
 <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.le-fil.com" TargetMode="External"/>
 <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lefourneauprod.com" TargetMode="External"/>
 <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riorges.fr" TargetMode="External"/>
 <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legrillepain.org/" TargetMode="External"/>
 <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepasdecote-mercuer.fr/" TargetMode="External"/>
-<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepax.fr" TargetMode="External"/>
-[...67 lines deleted...]
-<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thedarenight.com" TargetMode="External"/></Relationships>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.periscope-lyon.com" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gagajazz.com" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lestartingblock.com/" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transbordeur.fr/accueil/" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesentetes.com" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesnuitsdelaroulotte.com/" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesvertebrees.fr" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marchegare.fr/" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mediatone-lyon.net/" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.melbalavraie.com/" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mistralpalace.com" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mixarts.org" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ninkasi.fr/" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mjcrillieux.com" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/dadisplayingmachine" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.premier-jour.com" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pyramiid-production.com/" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radio-mega.com" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/fannyraynelegros" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.retourdescene.net/" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rhonexmusic.com" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riptiderecords.fr" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rockontheloule.org" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://runningtree.fr/" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.salamah.fr" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mjcduvieuxlyon.com/salle-leo-ferre-2/" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecrantotalmusique.com" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smac07.com" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesabattoirs.fr" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diamusique.fr" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sophiane.net" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.supreme-legacy.fr" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://instagram.com/tamyaproduction" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://taranuck.com/" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/tartinoprod" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reseau-tempo.com" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.toitoilezinc.fr" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.totaalrez.com" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tramoykanytrio.com" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.traquenard-prod.fr/" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tworivers.fr" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vibrationssurlefil.com" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zproduction.org" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zefiestival.net/9-zamm" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuataracreative.com/" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://majeures.org/annuaire/estelle-porto/" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hiddensparkbooking.com" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jeanrobertbisaillon.ca/" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://festivaldesimaginaireslibres.fr" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insolentrecords.fr/" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bistanclaque.fr/studio-lieu" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/Mad.J" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/cocoglamrecords/" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nicolastarik.fr" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/superpowerless.prod/?hl=fr" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nebuleuse-sonore.odoo.com/" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/theobolero/" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://instagram.com/jesuisincendie" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perfect-pitch.fr/" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://3foisrien.fr" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/elles_en_ont" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/atooone" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liveset.fr" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indawamusic.com" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/studiolabergerie/?locale=fr_FR" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thedarenight.com" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/traindenuit_/" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/feedbackgresy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:G183"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="60" customWidth="1"/>
     <col min="4" max="4" width="45" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="60" customWidth="1"/>
     <col min="7" max="7" width="56" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -4491,1919 +4481,1903 @@
       <c r="C100" t="s">
         <v>92</v>
       </c>
       <c r="D100" t="s">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>331</v>
       </c>
       <c r="F100" t="s">
         <v>370</v>
       </c>
       <c r="G100" t="s" s="2">
         <v>371</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>372</v>
       </c>
       <c r="B101" t="s">
         <v>18</v>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Organisation de concerts / Accueil de résidences artistiques / Accompagnement d’artistes professionnels et/ou amateurs / Répétition (studios) / Enregistrement, mixage, mastering (studios)</t>
+          <t>Organisation de concerts / Organisation de festivals et/ou événements / Accompagnement d’artistes professionnels et/ou amateurs / Accueil de résidences artistiques / Action culturelle et médiation / Production de spectacle et/ou booking / Information-conseil</t>
         </is>
       </c>
       <c r="D101" t="s">
         <v>19</v>
       </c>
       <c r="E101" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="F101" t="s">
         <v>373</v>
       </c>
       <c r="G101" t="s" s="2">
         <v>374</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>375</v>
       </c>
       <c r="B102" t="s">
         <v>18</v>
       </c>
-      <c r="C102" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C102" t="s">
+        <v>376</v>
       </c>
       <c r="D102" t="s">
         <v>19</v>
       </c>
       <c r="E102" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="F102" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G102" t="s" s="2">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B103" t="s">
         <v>18</v>
       </c>
       <c r="C103" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D103" t="s">
         <v>19</v>
       </c>
       <c r="E103" t="s">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="F103" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="G103" t="s" s="2">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B104" t="s">
         <v>18</v>
       </c>
       <c r="C104" t="s">
-        <v>383</v>
+        <v>92</v>
       </c>
       <c r="D104" t="s">
         <v>19</v>
       </c>
       <c r="E104" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F104" t="s">
         <v>384</v>
       </c>
       <c r="G104" t="s" s="2">
         <v>385</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>386</v>
       </c>
       <c r="B105" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="C105" t="s">
-        <v>92</v>
+        <v>129</v>
       </c>
       <c r="D105" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="E105" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F105" t="s">
         <v>387</v>
       </c>
       <c r="G105" t="s" s="2">
         <v>388</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>389</v>
       </c>
       <c r="B106" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="C106" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="D106" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="E106" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="F106" t="s">
         <v>390</v>
       </c>
       <c r="G106" t="s" s="2">
         <v>391</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>392</v>
       </c>
       <c r="B107" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="C107" t="s">
-        <v>114</v>
+        <v>393</v>
       </c>
       <c r="D107" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="E107" t="s">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="F107" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G107" t="s" s="2">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B108" t="s">
         <v>32</v>
       </c>
-      <c r="C108" t="s">
-[...22 lines deleted...]
-      <c r="C109" t="inlineStr">
+      <c r="C108" t="inlineStr">
         <is>
           <t>Organisation de festivals et/ou événements / Production de spectacle et/ou booking / Accompagnement d’artistes professionnels et/ou amateurs / Management d’artiste</t>
         </is>
       </c>
+      <c r="D108" t="s">
+        <v>46</v>
+      </c>
+      <c r="E108" t="s">
+        <v>42</v>
+      </c>
+      <c r="F108" t="s">
+        <v>397</v>
+      </c>
+      <c r="G108"/>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>398</v>
+      </c>
+      <c r="B109" t="s">
+        <v>18</v>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>Organisation de concerts / Accompagnement d’artistes professionnels et/ou amateurs / Accueil de résidences artistiques / Action culturelle et médiation / Information-conseil</t>
+        </is>
+      </c>
       <c r="D109" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="E109" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="F109" t="s">
+        <v>399</v>
+      </c>
+      <c r="G109" t="s" s="2">
         <v>400</v>
       </c>
-      <c r="G109"/>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>401</v>
       </c>
       <c r="B110" t="s">
+        <v>27</v>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>Organisation de concerts / Organisation de festivals et/ou événements / Action culturelle et médiation / Production de spectacle et/ou booking / Accompagnement d’artistes professionnels et/ou amateurs / Formation professionnelle </t>
+        </is>
+      </c>
+      <c r="D110" t="s">
+        <v>19</v>
+      </c>
+      <c r="E110" t="s">
+        <v>15</v>
+      </c>
+      <c r="F110" t="s">
+        <v>402</v>
+      </c>
+      <c r="G110" t="s" s="2">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>404</v>
+      </c>
+      <c r="B111" t="s">
+        <v>137</v>
+      </c>
+      <c r="C111"/>
+      <c r="D111" t="s">
+        <v>138</v>
+      </c>
+      <c r="E111" t="s">
+        <v>15</v>
+      </c>
+      <c r="F111" t="s">
+        <v>405</v>
+      </c>
+      <c r="G111" t="s" s="2">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>407</v>
+      </c>
+      <c r="B112" t="s">
         <v>18</v>
       </c>
-      <c r="C110" t="inlineStr">
+      <c r="C112" t="s">
+        <v>146</v>
+      </c>
+      <c r="D112" t="s">
+        <v>19</v>
+      </c>
+      <c r="E112" t="s">
+        <v>88</v>
+      </c>
+      <c r="F112" t="s">
+        <v>408</v>
+      </c>
+      <c r="G112" t="s" s="2">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>410</v>
+      </c>
+      <c r="B113" t="s">
+        <v>27</v>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>Organisation de concerts / Organisation de festivals et/ou événements / Action culturelle et médiation / Management d’artiste / Accompagnement d’artistes professionnels et/ou amateurs</t>
+        </is>
+      </c>
+      <c r="D113" t="s">
+        <v>64</v>
+      </c>
+      <c r="E113" t="s">
+        <v>11</v>
+      </c>
+      <c r="F113" t="s">
+        <v>411</v>
+      </c>
+      <c r="G113" t="s" s="2">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>413</v>
+      </c>
+      <c r="B114" t="s">
+        <v>8</v>
+      </c>
+      <c r="C114" t="s">
+        <v>414</v>
+      </c>
+      <c r="D114" t="s">
+        <v>46</v>
+      </c>
+      <c r="E114" t="s">
+        <v>15</v>
+      </c>
+      <c r="F114" t="s">
+        <v>415</v>
+      </c>
+      <c r="G114"/>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>416</v>
+      </c>
+      <c r="B115" t="s">
+        <v>27</v>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>Organisation de concerts / Accompagnement d’artistes professionnels et/ou amateurs / Information-conseil / Production de spectacle et/ou booking / Organisation de festivals et/ou événements</t>
+        </is>
+      </c>
+      <c r="D115" t="s">
+        <v>19</v>
+      </c>
+      <c r="E115" t="s">
+        <v>15</v>
+      </c>
+      <c r="F115" t="s">
+        <v>417</v>
+      </c>
+      <c r="G115" t="s" s="2">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>419</v>
+      </c>
+      <c r="B116" t="s">
+        <v>18</v>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>Organisation de concerts / Accompagnement d’artistes professionnels et/ou amateurs / Accueil de résidences artistiques / Action culturelle et médiation / Répétition (studios)</t>
+        </is>
+      </c>
+      <c r="D116" t="s">
+        <v>19</v>
+      </c>
+      <c r="E116" t="s">
+        <v>15</v>
+      </c>
+      <c r="F116" t="s">
+        <v>420</v>
+      </c>
+      <c r="G116" t="s" s="2">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>422</v>
+      </c>
+      <c r="B117" t="s">
+        <v>137</v>
+      </c>
+      <c r="C117"/>
+      <c r="D117" t="s">
+        <v>138</v>
+      </c>
+      <c r="E117" t="s">
+        <v>15</v>
+      </c>
+      <c r="F117" t="s">
+        <v>423</v>
+      </c>
+      <c r="G117" t="s" s="2">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>425</v>
+      </c>
+      <c r="B118" t="s">
+        <v>137</v>
+      </c>
+      <c r="C118"/>
+      <c r="D118" t="s">
+        <v>138</v>
+      </c>
+      <c r="E118" t="s">
+        <v>67</v>
+      </c>
+      <c r="F118" t="s">
+        <v>426</v>
+      </c>
+      <c r="G118"/>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>427</v>
+      </c>
+      <c r="B119" t="s">
+        <v>32</v>
+      </c>
+      <c r="C119" t="s">
+        <v>428</v>
+      </c>
+      <c r="D119" t="s">
+        <v>46</v>
+      </c>
+      <c r="E119" t="s">
+        <v>47</v>
+      </c>
+      <c r="F119" t="s">
+        <v>429</v>
+      </c>
+      <c r="G119"/>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>430</v>
+      </c>
+      <c r="B120" t="s">
+        <v>137</v>
+      </c>
+      <c r="C120"/>
+      <c r="D120" t="s">
+        <v>138</v>
+      </c>
+      <c r="E120" t="s">
+        <v>47</v>
+      </c>
+      <c r="F120" t="s">
+        <v>431</v>
+      </c>
+      <c r="G120"/>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>432</v>
+      </c>
+      <c r="B121" t="s">
+        <v>32</v>
+      </c>
+      <c r="C121" t="s">
+        <v>393</v>
+      </c>
+      <c r="D121" t="s">
+        <v>46</v>
+      </c>
+      <c r="E121" t="s">
+        <v>42</v>
+      </c>
+      <c r="F121" t="s">
+        <v>433</v>
+      </c>
+      <c r="G121" t="s" s="2">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>435</v>
+      </c>
+      <c r="B122" t="s">
+        <v>27</v>
+      </c>
+      <c r="C122" t="s">
+        <v>436</v>
+      </c>
+      <c r="D122" t="s">
+        <v>46</v>
+      </c>
+      <c r="E122" t="s">
+        <v>15</v>
+      </c>
+      <c r="F122" t="s">
+        <v>437</v>
+      </c>
+      <c r="G122" t="s" s="2">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>439</v>
+      </c>
+      <c r="B123" t="s">
+        <v>204</v>
+      </c>
+      <c r="C123" t="s">
+        <v>440</v>
+      </c>
+      <c r="D123" t="s">
+        <v>206</v>
+      </c>
+      <c r="E123" t="s">
+        <v>88</v>
+      </c>
+      <c r="F123" t="s">
+        <v>441</v>
+      </c>
+      <c r="G123" t="s" s="2">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>443</v>
+      </c>
+      <c r="B124" t="s">
+        <v>32</v>
+      </c>
+      <c r="C124" t="s">
+        <v>444</v>
+      </c>
+      <c r="D124" t="s">
+        <v>46</v>
+      </c>
+      <c r="E124" t="s">
+        <v>15</v>
+      </c>
+      <c r="F124" t="s">
+        <v>445</v>
+      </c>
+      <c r="G124" t="s" s="2">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>447</v>
+      </c>
+      <c r="B125" t="s">
+        <v>27</v>
+      </c>
+      <c r="C125" t="s">
+        <v>448</v>
+      </c>
+      <c r="D125" t="s">
+        <v>19</v>
+      </c>
+      <c r="E125" t="s">
+        <v>11</v>
+      </c>
+      <c r="F125" t="s">
+        <v>449</v>
+      </c>
+      <c r="G125" t="s" s="2">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>451</v>
+      </c>
+      <c r="B126" t="s">
+        <v>8</v>
+      </c>
+      <c r="C126" t="s">
+        <v>452</v>
+      </c>
+      <c r="D126" t="s">
+        <v>10</v>
+      </c>
+      <c r="E126" t="s">
+        <v>15</v>
+      </c>
+      <c r="F126" t="s">
+        <v>453</v>
+      </c>
+      <c r="G126" t="s" s="2">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>455</v>
+      </c>
+      <c r="B127" t="s">
+        <v>8</v>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>Production phonographique / Distribution phonographique / Edition musicale / Accompagnement d’artistes professionnels et/ou amateurs / Médias spécialisés radiophoniques, web, presse écrite…</t>
+        </is>
+      </c>
+      <c r="D127" t="s">
+        <v>10</v>
+      </c>
+      <c r="E127" t="s">
+        <v>15</v>
+      </c>
+      <c r="F127" t="s">
+        <v>456</v>
+      </c>
+      <c r="G127" t="s" s="2">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>458</v>
+      </c>
+      <c r="B128" t="s">
+        <v>87</v>
+      </c>
+      <c r="C128" t="s">
+        <v>63</v>
+      </c>
+      <c r="D128" t="s">
+        <v>64</v>
+      </c>
+      <c r="E128" t="s">
+        <v>88</v>
+      </c>
+      <c r="F128" t="s">
+        <v>459</v>
+      </c>
+      <c r="G128" t="s" s="2">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>461</v>
+      </c>
+      <c r="B129" t="s">
+        <v>32</v>
+      </c>
+      <c r="C129" t="s">
+        <v>244</v>
+      </c>
+      <c r="D129" t="s">
+        <v>46</v>
+      </c>
+      <c r="E129" t="s">
+        <v>174</v>
+      </c>
+      <c r="F129" t="s">
+        <v>462</v>
+      </c>
+      <c r="G129"/>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>463</v>
+      </c>
+      <c r="B130" t="s">
+        <v>40</v>
+      </c>
+      <c r="C130" t="s">
+        <v>464</v>
+      </c>
+      <c r="D130" t="s">
+        <v>41</v>
+      </c>
+      <c r="E130" t="s">
+        <v>174</v>
+      </c>
+      <c r="F130" t="s">
+        <v>465</v>
+      </c>
+      <c r="G130"/>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>466</v>
+      </c>
+      <c r="B131" t="s">
+        <v>32</v>
+      </c>
+      <c r="C131" t="s">
+        <v>444</v>
+      </c>
+      <c r="D131" t="s">
+        <v>46</v>
+      </c>
+      <c r="E131" t="s">
+        <v>15</v>
+      </c>
+      <c r="F131" t="s">
+        <v>467</v>
+      </c>
+      <c r="G131" t="s" s="2">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>469</v>
+      </c>
+      <c r="B132" t="s">
+        <v>32</v>
+      </c>
+      <c r="C132" t="s">
+        <v>393</v>
+      </c>
+      <c r="D132" t="s">
+        <v>46</v>
+      </c>
+      <c r="E132" t="s">
+        <v>42</v>
+      </c>
+      <c r="F132" t="s">
+        <v>470</v>
+      </c>
+      <c r="G132" t="s" s="2">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>472</v>
+      </c>
+      <c r="B133" t="s">
+        <v>18</v>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>Organisation de concerts / Organisation de festivals et/ou événements / Accompagnement d’artistes professionnels et/ou amateurs / Accueil de résidences artistiques / Action culturelle et médiation</t>
+        </is>
+      </c>
+      <c r="D133" t="s">
+        <v>19</v>
+      </c>
+      <c r="E133" t="s">
+        <v>15</v>
+      </c>
+      <c r="F133" t="s">
+        <v>122</v>
+      </c>
+      <c r="G133" t="s" s="2">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>474</v>
+      </c>
+      <c r="B134" t="s">
+        <v>8</v>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>Production de spectacle et/ou booking / Production phonographique / Edition musicale / Production audiovisuelle / Répétition (studios) / Enregistrement, mixage, mastering (studios)</t>
+        </is>
+      </c>
+      <c r="D134" t="s">
+        <v>10</v>
+      </c>
+      <c r="E134" t="s">
+        <v>15</v>
+      </c>
+      <c r="F134" t="s">
+        <v>475</v>
+      </c>
+      <c r="G134" t="s" s="2">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>477</v>
+      </c>
+      <c r="B135" t="s">
+        <v>18</v>
+      </c>
+      <c r="C135" t="inlineStr">
         <is>
           <t>Organisation de concerts / Accompagnement d’artistes professionnels et/ou amateurs / Accueil de résidences artistiques / Action culturelle et médiation / Information-conseil</t>
         </is>
       </c>
-      <c r="D110" t="s">
+      <c r="D135" t="s">
         <v>19</v>
       </c>
-      <c r="E110" t="s">
-[...549 lines deleted...]
-      <c r="G134" t="s" s="2">
+      <c r="E135" t="s">
+        <v>331</v>
+      </c>
+      <c r="F135" t="s">
         <v>478</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A135" t="s">
+      <c r="G135" t="s" s="2">
         <v>479</v>
-      </c>
-[...16 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="B136" t="s">
         <v>18</v>
       </c>
       <c r="C136" t="inlineStr">
-        <is>
-[...73 lines deleted...]
-      <c r="C139" t="inlineStr">
         <is>
           <t>Organisation de concerts / Organisation de festivals et/ou événements / Accompagnement d’artistes professionnels et/ou amateurs / Accueil de résidences artistiques / Action culturelle et médiation / Information-conseil / Répétition (studios)</t>
         </is>
       </c>
+      <c r="D136" t="s">
+        <v>19</v>
+      </c>
+      <c r="E136" t="s">
+        <v>11</v>
+      </c>
+      <c r="F136" t="s">
+        <v>481</v>
+      </c>
+      <c r="G136" t="s" s="2">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>483</v>
+      </c>
+      <c r="B137" t="s">
+        <v>137</v>
+      </c>
+      <c r="C137"/>
+      <c r="D137" t="s">
+        <v>138</v>
+      </c>
+      <c r="E137" t="s">
+        <v>11</v>
+      </c>
+      <c r="F137" t="s">
+        <v>484</v>
+      </c>
+      <c r="G137" t="s" s="2">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>486</v>
+      </c>
+      <c r="B138" t="s">
+        <v>32</v>
+      </c>
+      <c r="C138" t="s">
+        <v>150</v>
+      </c>
+      <c r="D138" t="s">
+        <v>46</v>
+      </c>
+      <c r="E138" t="s">
+        <v>174</v>
+      </c>
+      <c r="F138" t="s">
+        <v>487</v>
+      </c>
+      <c r="G138" t="s" s="2">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>489</v>
+      </c>
+      <c r="B139" t="s">
+        <v>32</v>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>Organisation de festivals et/ou événements / Accompagnement d’artistes professionnels et/ou amateurs / Action culturelle et médiation / Répétition (studios) / Production phonographique / Management d’artiste</t>
+        </is>
+      </c>
       <c r="D139" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="E139" t="s">
-        <v>11</v>
+        <v>174</v>
       </c>
       <c r="F139" t="s">
+        <v>490</v>
+      </c>
+      <c r="G139" t="s" s="2">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
+        <v>492</v>
+      </c>
+      <c r="B140" t="s">
+        <v>8</v>
+      </c>
+      <c r="C140" t="s">
         <v>493</v>
       </c>
-      <c r="B140" t="s">
-[...2 lines deleted...]
-      <c r="C140"/>
       <c r="D140" t="s">
-        <v>138</v>
+        <v>10</v>
       </c>
       <c r="E140" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F140" t="s">
         <v>494</v>
       </c>
       <c r="G140" t="s" s="2">
         <v>495</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>496</v>
       </c>
       <c r="B141" t="s">
         <v>32</v>
       </c>
       <c r="C141" t="s">
-        <v>150</v>
+        <v>497</v>
       </c>
       <c r="D141" t="s">
         <v>46</v>
       </c>
       <c r="E141" t="s">
-        <v>174</v>
+        <v>15</v>
       </c>
       <c r="F141" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="G141" t="s" s="2">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B142" t="s">
         <v>32</v>
       </c>
-      <c r="C142" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C142" t="s">
+        <v>244</v>
       </c>
       <c r="D142" t="s">
         <v>46</v>
       </c>
       <c r="E142" t="s">
-        <v>174</v>
+        <v>15</v>
       </c>
       <c r="F142" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="G142" t="s" s="2">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B143" t="s">
-        <v>8</v>
+        <v>178</v>
       </c>
       <c r="C143" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D143" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="E143" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F143" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="G143" t="s" s="2">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B144" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>18</v>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>Organisation de concerts / Accueil de résidences artistiques / Accompagnement d’artistes professionnels et/ou amateurs / Action culturelle et médiation / Répétition (studios)</t>
+        </is>
       </c>
       <c r="D144" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>15</v>
       </c>
       <c r="F144" t="s">
         <v>508</v>
       </c>
       <c r="G144" t="s" s="2">
         <v>509</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>510</v>
       </c>
       <c r="B145" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C145" t="s">
-        <v>244</v>
+        <v>511</v>
       </c>
       <c r="D145" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>15</v>
       </c>
       <c r="F145" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G145" t="s" s="2">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B146" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="C146"/>
       <c r="D146" t="s">
-        <v>41</v>
+        <v>138</v>
       </c>
       <c r="E146" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F146" t="s">
         <v>515</v>
       </c>
       <c r="G146" t="s" s="2">
         <v>516</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>517</v>
       </c>
       <c r="B147" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>32</v>
+      </c>
+      <c r="C147" t="s">
+        <v>129</v>
       </c>
       <c r="D147" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E147" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F147" t="s">
         <v>518</v>
       </c>
       <c r="G147" t="s" s="2">
         <v>519</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>520</v>
       </c>
       <c r="B148" t="s">
-        <v>27</v>
+        <v>204</v>
       </c>
       <c r="C148" t="s">
         <v>521</v>
       </c>
       <c r="D148" t="s">
-        <v>19</v>
+        <v>206</v>
       </c>
       <c r="E148" t="s">
         <v>15</v>
       </c>
       <c r="F148" t="s">
         <v>522</v>
       </c>
       <c r="G148" t="s" s="2">
         <v>523</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>524</v>
       </c>
       <c r="B149" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="C149"/>
+        <v>32</v>
+      </c>
+      <c r="C149" t="s">
+        <v>525</v>
+      </c>
       <c r="D149" t="s">
-        <v>138</v>
+        <v>46</v>
       </c>
       <c r="E149" t="s">
         <v>15</v>
       </c>
       <c r="F149" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="G149" t="s" s="2">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B150" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="C150" t="s">
-        <v>129</v>
+        <v>529</v>
       </c>
       <c r="D150" t="s">
         <v>10</v>
       </c>
       <c r="E150" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="F150" t="s">
-        <v>528</v>
+        <v>221</v>
       </c>
       <c r="G150" t="s" s="2">
-        <v>529</v>
+        <v>530</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B151" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="C151"/>
       <c r="D151" t="s">
-        <v>206</v>
+        <v>138</v>
       </c>
       <c r="E151" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F151" t="s">
         <v>532</v>
       </c>
-      <c r="G151" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="G151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
+        <v>533</v>
+      </c>
+      <c r="B152" t="s">
+        <v>27</v>
+      </c>
+      <c r="C152" t="s">
+        <v>63</v>
+      </c>
+      <c r="D152" t="s">
+        <v>19</v>
+      </c>
+      <c r="E152" t="s">
+        <v>88</v>
+      </c>
+      <c r="F152" t="s">
         <v>534</v>
       </c>
-      <c r="B152" t="s">
-[...2 lines deleted...]
-      <c r="C152" t="s">
+      <c r="G152" t="s" s="2">
         <v>535</v>
-      </c>
-[...10 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="B153" t="s">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="C153"/>
       <c r="D153" t="s">
-        <v>10</v>
+        <v>138</v>
       </c>
       <c r="E153" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="F153" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>537</v>
+      </c>
+      <c r="G153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
+        <v>538</v>
+      </c>
+      <c r="B154" t="s">
+        <v>40</v>
+      </c>
+      <c r="C154" t="s">
+        <v>539</v>
+      </c>
+      <c r="D154" t="s">
+        <v>41</v>
+      </c>
+      <c r="E154" t="s">
+        <v>47</v>
+      </c>
+      <c r="F154" t="s">
+        <v>540</v>
+      </c>
+      <c r="G154" t="s" s="2">
         <v>541</v>
       </c>
-      <c r="B154" t="s">
-[...12 lines deleted...]
-      <c r="G154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
+        <v>542</v>
+      </c>
+      <c r="B155" t="s">
+        <v>32</v>
+      </c>
+      <c r="C155" t="s">
         <v>543</v>
       </c>
-      <c r="B155" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D155" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="E155" t="s">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="F155" t="s">
         <v>544</v>
       </c>
       <c r="G155" t="s" s="2">
         <v>545</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>546</v>
       </c>
       <c r="B156" t="s">
         <v>137</v>
       </c>
       <c r="C156"/>
       <c r="D156" t="s">
-        <v>138</v>
+        <v>46</v>
       </c>
       <c r="E156" t="s">
         <v>15</v>
       </c>
       <c r="F156" t="s">
         <v>547</v>
       </c>
       <c r="G156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>548</v>
       </c>
       <c r="B157" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="C157" t="s">
+        <v>543</v>
+      </c>
+      <c r="D157" t="s">
+        <v>46</v>
+      </c>
+      <c r="E157" t="s">
+        <v>15</v>
+      </c>
+      <c r="F157" t="s">
         <v>549</v>
       </c>
-      <c r="D157" t="s">
-[...5 lines deleted...]
-      <c r="F157" t="s">
+      <c r="G157" t="s" s="2">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
+        <v>551</v>
+      </c>
+      <c r="B158" t="s">
+        <v>40</v>
+      </c>
+      <c r="C158" t="s">
         <v>552</v>
       </c>
-      <c r="B158" t="s">
-[...2 lines deleted...]
-      <c r="C158" t="s">
+      <c r="D158" t="s">
+        <v>41</v>
+      </c>
+      <c r="E158" t="s">
+        <v>15</v>
+      </c>
+      <c r="F158" t="s">
         <v>553</v>
       </c>
-      <c r="D158" t="s">
-[...5 lines deleted...]
-      <c r="F158" t="s">
+      <c r="G158" t="s" s="2">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
+        <v>555</v>
+      </c>
+      <c r="B159" t="s">
+        <v>87</v>
+      </c>
+      <c r="C159" t="s">
         <v>556</v>
       </c>
-      <c r="B159" t="s">
-[...2 lines deleted...]
-      <c r="C159"/>
       <c r="D159" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="E159" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F159" t="s">
         <v>557</v>
       </c>
-      <c r="G159"/>
+      <c r="G159" t="s" s="2">
+        <v>558</v>
+      </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B160" t="s">
         <v>32</v>
       </c>
       <c r="C160" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="D160" t="s">
         <v>46</v>
       </c>
       <c r="E160" t="s">
         <v>15</v>
       </c>
       <c r="F160" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="G160" t="s" s="2">
-        <v>560</v>
+        <v>562</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="B161" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="C161" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="D161" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="E161" t="s">
         <v>15</v>
       </c>
       <c r="F161" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="G161" t="s" s="2">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B162" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="C162" t="s">
-        <v>566</v>
+        <v>309</v>
       </c>
       <c r="D162" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="E162"/>
       <c r="F162" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="G162" t="s" s="2">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B163" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>8</v>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>Organisation de concerts / Accompagnement d’artistes professionnels et/ou amateurs / Production de spectacle et/ou booking / Production phonographique / Enregistrement, mixage, mastering (studios)</t>
+        </is>
       </c>
       <c r="D163" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="E163" t="s">
         <v>15</v>
       </c>
       <c r="F163" t="s">
         <v>571</v>
       </c>
       <c r="G163" t="s" s="2">
         <v>572</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>573</v>
       </c>
       <c r="B164" t="s">
-        <v>8</v>
+        <v>137</v>
       </c>
       <c r="C164" t="s">
         <v>574</v>
       </c>
       <c r="D164" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="E164"/>
       <c r="F164" t="s">
         <v>575</v>
       </c>
       <c r="G164" t="s" s="2">
         <v>576</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>577</v>
       </c>
       <c r="B165" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="C165" t="s">
-        <v>309</v>
+        <v>578</v>
       </c>
       <c r="D165" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="E165"/>
+        <v>46</v>
+      </c>
+      <c r="E165" t="s">
+        <v>15</v>
+      </c>
       <c r="F165" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="G165" t="s" s="2">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B166" t="s">
-        <v>8</v>
-[...4 lines deleted...]
-        </is>
+        <v>32</v>
+      </c>
+      <c r="C166" t="s">
+        <v>323</v>
       </c>
       <c r="D166" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="E166"/>
       <c r="F166" t="s">
-        <v>581</v>
-[...1 lines deleted...]
-      <c r="G166" t="s" s="2">
         <v>582</v>
       </c>
+      <c r="G166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>583</v>
       </c>
       <c r="B167" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="C167" t="s">
+        <v>529</v>
+      </c>
+      <c r="D167" t="s">
+        <v>46</v>
+      </c>
+      <c r="E167" t="s">
+        <v>15</v>
+      </c>
+      <c r="F167" t="s">
         <v>584</v>
       </c>
-      <c r="D167" t="s">
-[...3 lines deleted...]
-      <c r="F167" t="s">
+      <c r="G167" t="s" s="2">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
+        <v>586</v>
+      </c>
+      <c r="B168"/>
+      <c r="C168"/>
+      <c r="D168"/>
+      <c r="E168"/>
+      <c r="F168" t="s">
         <v>587</v>
       </c>
-      <c r="B168" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="G168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
+        <v>588</v>
+      </c>
+      <c r="B169" t="s">
+        <v>137</v>
+      </c>
+      <c r="C169" t="s">
+        <v>589</v>
+      </c>
+      <c r="D169" t="s">
+        <v>41</v>
+      </c>
+      <c r="E169" t="s">
+        <v>15</v>
+      </c>
+      <c r="F169" t="s">
+        <v>590</v>
+      </c>
+      <c r="G169" t="s" s="2">
         <v>591</v>
       </c>
-      <c r="B169" t="s">
-[...12 lines deleted...]
-      <c r="G169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
+        <v>592</v>
+      </c>
+      <c r="B170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C170" t="s">
         <v>593</v>
       </c>
-      <c r="B170" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D170" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="E170"/>
       <c r="F170" t="s">
         <v>594</v>
       </c>
       <c r="G170" t="s" s="2">
         <v>595</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>596</v>
       </c>
-      <c r="B171"/>
-[...2 lines deleted...]
-      <c r="E171"/>
+      <c r="B171" t="s">
+        <v>32</v>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Organisation de concerts / Accompagnement d’artistes professionnels et/ou amateurs / Production de spectacle et/ou booking / Production phonographique / Management d’artiste / Edition musicale / Production audiovisuelle</t>
+        </is>
+      </c>
+      <c r="D171" t="s">
+        <v>46</v>
+      </c>
+      <c r="E171" t="s">
+        <v>11</v>
+      </c>
       <c r="F171" t="s">
         <v>597</v>
       </c>
       <c r="G171"/>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>598</v>
       </c>
       <c r="B172" t="s">
         <v>137</v>
       </c>
       <c r="C172" t="s">
         <v>599</v>
       </c>
       <c r="D172" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="E172"/>
       <c r="F172" t="s">
         <v>600</v>
       </c>
-      <c r="G172" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="G172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
+        <v>601</v>
+      </c>
+      <c r="B173" t="s">
+        <v>40</v>
+      </c>
+      <c r="C173" t="s">
         <v>602</v>
       </c>
-      <c r="B173" t="s">
-[...2 lines deleted...]
-      <c r="C173" t="s">
+      <c r="D173" t="s">
+        <v>41</v>
+      </c>
+      <c r="E173" t="s">
+        <v>15</v>
+      </c>
+      <c r="F173" t="s">
         <v>603</v>
       </c>
-      <c r="D173" t="s">
-[...3 lines deleted...]
-      <c r="F173" t="s">
+      <c r="G173" t="s" s="2">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
+        <v>605</v>
+      </c>
+      <c r="B174" t="s">
+        <v>27</v>
+      </c>
+      <c r="C174" t="s">
         <v>606</v>
       </c>
-      <c r="B174" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="D174" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="E174" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="F174" t="s">
         <v>607</v>
       </c>
-      <c r="G174"/>
+      <c r="G174" t="s" s="2">
+        <v>608</v>
+      </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B175" t="s">
-        <v>137</v>
+        <v>40</v>
       </c>
       <c r="C175" t="s">
-        <v>609</v>
+        <v>153</v>
       </c>
       <c r="D175" t="s">
-        <v>138</v>
+        <v>41</v>
       </c>
       <c r="E175"/>
       <c r="F175" t="s">
         <v>610</v>
       </c>
-      <c r="G175"/>
+      <c r="G175" t="s" s="2">
+        <v>611</v>
+      </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B176" t="s">
-        <v>40</v>
+        <v>137</v>
       </c>
       <c r="C176" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D176" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="E176"/>
       <c r="F176" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="G176" t="s" s="2">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B177" t="s">
-        <v>27</v>
+        <v>617</v>
       </c>
       <c r="C177" t="s">
-        <v>616</v>
+        <v>153</v>
       </c>
       <c r="D177" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="E177" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="F177" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="G177" t="s" s="2">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B178" t="s">
-        <v>40</v>
+        <v>137</v>
       </c>
       <c r="C178" t="s">
-        <v>153</v>
+        <v>621</v>
       </c>
       <c r="D178" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="E178"/>
+        <v>138</v>
+      </c>
+      <c r="E178" t="s">
+        <v>15</v>
+      </c>
       <c r="F178" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="G178" t="s" s="2">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B179" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>623</v>
+        <v>18</v>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Organisation de concerts / Accueil de résidences artistiques / Action culturelle et médiation / Production de spectacle et/ou booking / Information-conseil / Production phonographique / Enregistrement, mixage, mastering (studios) / Répétition (studios) / Accompagnement d’artistes professionnels et/ou amateurs</t>
+        </is>
       </c>
       <c r="D179" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="E179"/>
+        <v>46</v>
+      </c>
+      <c r="E179" t="s">
+        <v>160</v>
+      </c>
       <c r="F179" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="G179" t="s" s="2">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="B180" t="s">
-        <v>627</v>
+        <v>27</v>
       </c>
       <c r="C180" t="s">
-        <v>153</v>
+        <v>63</v>
       </c>
       <c r="D180" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="E180" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F180" t="s">
         <v>628</v>
       </c>
       <c r="G180" t="s" s="2">
         <v>629</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>630</v>
       </c>
       <c r="B181" t="s">
-        <v>137</v>
+        <v>27</v>
       </c>
       <c r="C181" t="s">
+        <v>380</v>
+      </c>
+      <c r="D181" t="s">
+        <v>19</v>
+      </c>
+      <c r="E181" t="s">
+        <v>47</v>
+      </c>
+      <c r="F181" t="s">
         <v>631</v>
       </c>
-      <c r="D181" t="s">
-[...5 lines deleted...]
-      <c r="F181" t="s">
+      <c r="G181" t="s" s="2">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B182" t="s">
         <v>18</v>
       </c>
-      <c r="C182" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="C182" t="s">
+        <v>634</v>
       </c>
       <c r="D182" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="E182" t="s">
-        <v>160</v>
+        <v>42</v>
       </c>
       <c r="F182" t="s">
         <v>635</v>
       </c>
       <c r="G182" t="s" s="2">
         <v>636</v>
       </c>
     </row>
     <row r="183">
-      <c r="A183" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A183"/>
+      <c r="B183"/>
+      <c r="C183"/>
+      <c r="D183"/>
+      <c r="E183"/>
       <c r="F183" t="s">
-        <v>638</v>
-[...3 lines deleted...]
-      </c>
+        <v>587</v>
+      </c>
+      <c r="G183"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1" location="" display="https://www.instagram.com/21h10_music/"/>
     <hyperlink ref="G4" r:id="rId2" location="" display="https://www.athouboutdchant.com"/>
     <hyperlink ref="G5" r:id="rId3" location="" display="https://www.adecra.fr"/>
     <hyperlink ref="G6" r:id="rId4" location="" display="http://www.amply.fr/"/>
     <hyperlink ref="G7" r:id="rId5" location="" display="https://www.deshistoiresenmusique.com"/>
     <hyperlink ref="G9" r:id="rId6" location="" display="https://www.apejs.org"/>
     <hyperlink ref="G10" r:id="rId7" location="" display="https://www.avecavec.fr"/>
     <hyperlink ref="G12" r:id="rId8" location="" display="https://www.assautsismique.fr/"/>
     <hyperlink ref="G13" r:id="rId9" location="" display="http://ateaprod.com"/>
     <hyperlink ref="G15" r:id="rId10" location="" display="https://studiolabyrinthe.fr/"/>
     <hyperlink ref="G16" r:id="rId11" location="" display="https://www.azelar.coop/"/>
     <hyperlink ref="G17" r:id="rId12" location="" display="http://www.baam.productions"/>
     <hyperlink ref="G18" r:id="rId13" location="" display="https://www.productionbelka.com"/>
     <hyperlink ref="G20" r:id="rId14" location="" display="https://www.bizarre-venissieux.fr"/>
     <hyperlink ref="G21" r:id="rId15" location="" display="https://www.bizzartnomade.net/"/>
     <hyperlink ref="G22" r:id="rId16" location="" display="https://www.blueveinsprod.fr/"/>
     <hyperlink ref="G24" r:id="rId17" location="" display="https://www.cestpasdesmanieres.org"/>
     <hyperlink ref="G25" r:id="rId18" location="" display="http://www.cefedem-aura.org/"/>
     <hyperlink ref="G26" r:id="rId19" location="" display="https://www.chateaudurozier.fr"/>
     <hyperlink ref="G27" r:id="rId20" location="" display="https://www.chateau-rouge.net"/>
     <hyperlink ref="G28" r:id="rId21" location="" display="https://chateausonic.com"/>
     <hyperlink ref="G29" r:id="rId22" location="" display="https://www.coincoinprod.org"/>
@@ -6452,119 +6426,118 @@
     <hyperlink ref="G74" r:id="rId65" location="" display="https://www.lacoope.org"/>
     <hyperlink ref="G75" r:id="rId66" location="" display="https://www.lacordo.com"/>
     <hyperlink ref="G76" r:id="rId67" location="" display="https://www.la-curieuse.com"/>
     <hyperlink ref="G77" r:id="rId68" location="" display="https://lafouleendelire.fr"/>
     <hyperlink ref="G78" r:id="rId69" location="" display="https://www.lagrangeasons.com"/>
     <hyperlink ref="G79" r:id="rId70" location="" display="http://locomysic.com/"/>
     <hyperlink ref="G80" r:id="rId71" location="" display="https://lapoursuite.fr/"/>
     <hyperlink ref="G81" r:id="rId72" location="" display="https://www.lapucealoreille63.fr"/>
     <hyperlink ref="G82" r:id="rId73" location="" display="https://larayonne.org/"/>
     <hyperlink ref="G83" r:id="rId74" location="" display="https://WWW.LAREINEMAB.ORG"/>
     <hyperlink ref="G84" r:id="rId75" location="" display="https://lasource-fontaine.fr"/>
     <hyperlink ref="G85" r:id="rId76" location="" display="https://www.la-tannerie.com"/>
     <hyperlink ref="G86" r:id="rId77" location="" display="https://linktr.ee/labaltere"/>
     <hyperlink ref="G87" r:id="rId78" location="" display="https://www.facebook.com/lelaboduconservatoire/"/>
     <hyperlink ref="G88" r:id="rId79" location="" display="https://www.lamastrock.com"/>
     <hyperlink ref="G89" r:id="rId80" location="" display="https://www.109montlucon.com"/>
     <hyperlink ref="G90" r:id="rId81" location="" display="https://www.le-brise-glace.com"/>
     <hyperlink ref="G91" r:id="rId82" location="" display="https://www.le-ciel.fr"/>
     <hyperlink ref="G92" r:id="rId83" location="" display="https://www.lcdaprod.com"/>
     <hyperlink ref="G93" r:id="rId84" location="" display="https://www.lecriducharbon.fr"/>
     <hyperlink ref="G94" r:id="rId85" location="" display="https://www.le-fil.com"/>
     <hyperlink ref="G95" r:id="rId86" location="" display="https://lefourneauprod.com"/>
     <hyperlink ref="G97" r:id="rId87" location="" display="https://www.riorges.fr"/>
     <hyperlink ref="G98" r:id="rId88" location="" display="https://legrillepain.org/"/>
     <hyperlink ref="G100" r:id="rId89" location="" display="https://lepasdecote-mercuer.fr/"/>
-    <hyperlink ref="G101" r:id="rId90" location="" display="https://www.lepax.fr"/>
-[...67 lines deleted...]
-    <hyperlink ref="G183" r:id="rId158" location="" display="https://www.thedarenight.com"/>
+    <hyperlink ref="G101" r:id="rId90" location="" display="http://www.periscope-lyon.com"/>
+    <hyperlink ref="G102" r:id="rId91" location="" display="http://www.gagajazz.com"/>
+    <hyperlink ref="G103" r:id="rId92" location="" display="https://www.lestartingblock.com/"/>
+    <hyperlink ref="G104" r:id="rId93" location="" display="http://www.transbordeur.fr/accueil/"/>
+    <hyperlink ref="G105" r:id="rId94" location="" display="https://www.lesentetes.com"/>
+    <hyperlink ref="G106" r:id="rId95" location="" display="https://lesnuitsdelaroulotte.com/"/>
+    <hyperlink ref="G107" r:id="rId96" location="" display="https://www.lesvertebrees.fr"/>
+    <hyperlink ref="G109" r:id="rId97" location="" display="http://www.marchegare.fr/"/>
+    <hyperlink ref="G110" r:id="rId98" location="" display="http://mediatone-lyon.net/"/>
+    <hyperlink ref="G111" r:id="rId99" location="" display="https://www.melbalavraie.com/"/>
+    <hyperlink ref="G112" r:id="rId100" location="" display="https://www.mistralpalace.com"/>
+    <hyperlink ref="G113" r:id="rId101" location="" display="https://www.mixarts.org"/>
+    <hyperlink ref="G115" r:id="rId102" location="" display="https://www.ninkasi.fr/"/>
+    <hyperlink ref="G116" r:id="rId103" location="" display="https://www.mjcrillieux.com"/>
+    <hyperlink ref="G117" r:id="rId104" location="" display="https://www.facebook.com/dadisplayingmachine"/>
+    <hyperlink ref="G121" r:id="rId105" location="" display="https://www.premier-jour.com"/>
+    <hyperlink ref="G122" r:id="rId106" location="" display="https://www.pyramiid-production.com/"/>
+    <hyperlink ref="G123" r:id="rId107" location="" display="https://www.radio-mega.com"/>
+    <hyperlink ref="G124" r:id="rId108" location="" display="https://linktr.ee/fannyraynelegros"/>
+    <hyperlink ref="G125" r:id="rId109" location="" display="http://www.retourdescene.net/"/>
+    <hyperlink ref="G126" r:id="rId110" location="" display="https://rhonexmusic.com"/>
+    <hyperlink ref="G127" r:id="rId111" location="" display="https://www.riptiderecords.fr"/>
+    <hyperlink ref="G128" r:id="rId112" location="" display="http://www.rockontheloule.org"/>
+    <hyperlink ref="G131" r:id="rId113" location="" display="https://runningtree.fr/"/>
+    <hyperlink ref="G132" r:id="rId114" location="" display="https://www.salamah.fr"/>
+    <hyperlink ref="G133" r:id="rId115" location="" display="http://www.mjcduvieuxlyon.com/salle-leo-ferre-2/"/>
+    <hyperlink ref="G134" r:id="rId116" location="" display="https://www.ecrantotalmusique.com"/>
+    <hyperlink ref="G135" r:id="rId117" location="" display="https://www.smac07.com"/>
+    <hyperlink ref="G136" r:id="rId118" location="" display="http://www.lesabattoirs.fr"/>
+    <hyperlink ref="G137" r:id="rId119" location="" display="https://diamusique.fr"/>
+    <hyperlink ref="G138" r:id="rId120" location="" display="https://www.sophiane.net"/>
+    <hyperlink ref="G139" r:id="rId121" location="" display="https://www.supreme-legacy.fr"/>
+    <hyperlink ref="G140" r:id="rId122" location="" display="https://instagram.com/tamyaproduction"/>
+    <hyperlink ref="G141" r:id="rId123" location="" display="http://taranuck.com/"/>
+    <hyperlink ref="G142" r:id="rId124" location="" display="https://linktr.ee/tartinoprod"/>
+    <hyperlink ref="G143" r:id="rId125" location="" display="http://reseau-tempo.com"/>
+    <hyperlink ref="G144" r:id="rId126" location="" display="https://www.toitoilezinc.fr"/>
+    <hyperlink ref="G145" r:id="rId127" location="" display="https://www.totaalrez.com"/>
+    <hyperlink ref="G146" r:id="rId128" location="" display="https://tramoykanytrio.com"/>
+    <hyperlink ref="G147" r:id="rId129" location="" display="http://www.traquenard-prod.fr/"/>
+    <hyperlink ref="G148" r:id="rId130" location="" display="https://tworivers.fr"/>
+    <hyperlink ref="G149" r:id="rId131" location="" display="http://www.vibrationssurlefil.com"/>
+    <hyperlink ref="G150" r:id="rId132" location="" display="https://www.zproduction.org"/>
+    <hyperlink ref="G152" r:id="rId133" location="" display="https://www.zefiestival.net/9-zamm"/>
+    <hyperlink ref="G154" r:id="rId134" location="" display="https://tuataracreative.com/"/>
+    <hyperlink ref="G155" r:id="rId135" location="" display="https://majeures.org/annuaire/estelle-porto/"/>
+    <hyperlink ref="G157" r:id="rId136" location="" display="https://www.hiddensparkbooking.com"/>
+    <hyperlink ref="G158" r:id="rId137" location="" display="https://www.jeanrobertbisaillon.ca/"/>
+    <hyperlink ref="G159" r:id="rId138" location="" display="https://festivaldesimaginaireslibres.fr"/>
+    <hyperlink ref="G160" r:id="rId139" location="" display="https://insolentrecords.fr/"/>
+    <hyperlink ref="G161" r:id="rId140" location="" display="https://www.bistanclaque.fr/studio-lieu"/>
+    <hyperlink ref="G162" r:id="rId141" location="" display="https://linktr.ee/Mad.J"/>
+    <hyperlink ref="G163" r:id="rId142" location="" display="https://www.instagram.com/cocoglamrecords/"/>
+    <hyperlink ref="G164" r:id="rId143" location="" display="https://www.nicolastarik.fr"/>
+    <hyperlink ref="G165" r:id="rId144" location="" display="https://www.instagram.com/superpowerless.prod/?hl=fr"/>
+    <hyperlink ref="G167" r:id="rId145" location="" display="https://nebuleuse-sonore.odoo.com/"/>
+    <hyperlink ref="G169" r:id="rId146" location="" display="https://www.instagram.com/theobolero/"/>
+    <hyperlink ref="G170" r:id="rId147" location="" display="https://instagram.com/jesuisincendie"/>
+    <hyperlink ref="G173" r:id="rId148" location="" display="https://perfect-pitch.fr/"/>
+    <hyperlink ref="G174" r:id="rId149" location="" display="https://3foisrien.fr"/>
+    <hyperlink ref="G175" r:id="rId150" location="" display="https://linktr.ee/elles_en_ont"/>
+    <hyperlink ref="G176" r:id="rId151" location="" display="https://linktr.ee/atooone"/>
+    <hyperlink ref="G177" r:id="rId152" location="" display="https://liveset.fr"/>
+    <hyperlink ref="G178" r:id="rId153" location="" display="https://indawamusic.com"/>
+    <hyperlink ref="G179" r:id="rId154" location="" display="https://www.facebook.com/studiolabergerie/?locale=fr_FR"/>
+    <hyperlink ref="G180" r:id="rId155" location="" display="https://www.thedarenight.com"/>
+    <hyperlink ref="G181" r:id="rId156" location="" display="https://www.instagram.com/traindenuit_/"/>
+    <hyperlink ref="G182" r:id="rId157" location="" display="https://www.instagram.com/feedbackgresy/"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>